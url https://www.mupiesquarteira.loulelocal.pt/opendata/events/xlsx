--- v0 (2026-01-25)
+++ v1 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
@@ -71,69 +71,90 @@
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
     <t>https://www.mupiesquarteira.loulelocal.pt/files/images/activity/AF_2025_11_RuadeNatal_Digitais_Capa-Evento-FB-20251211-054300.jpg</t>
   </si>
   <si>
     <t>Rua de Natal</t>
   </si>
   <si>
     <t>&lt;p&gt;Mercadinho de Natal - das 10h às 18h &lt;br&gt;Rua Vasco da Gama&lt;/p&gt;</t>
   </si>
   <si>
     <t>[{"name":"Romaria"}]</t>
   </si>
   <si>
     <t>[{"name":"Pilgrimage"}]</t>
   </si>
   <si>
     <t>[{"name":"Peregrinaje"}]</t>
   </si>
   <si>
+    <t>https://www.mupiesquarteira.loulelocal.pt/files/images/activity/FQ_-_Marcha_Corrida_Post_1080x1350px-20260907-033952.png</t>
+  </si>
+  <si>
+    <t>Marcha-Corrida da Batata Doce</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A Praça do Mar, em Quarteira, volta a ser o ponto de partida para mais uma edição da Marcha-Corrida da Batata-Doce, que se realiza no próximo dia 4 de outubro.&lt;/p&gt;
+&lt;p&gt;Com dois percursos à escolha, de 5 e 10 quilómetros, a iniciativa convida participantes de todas as idades a praticar atividade física e a percorrer diferentes cenários da freguesia, num momento que alia desporto, convívio e tradição.&lt;/p&gt;
+&lt;p&gt;O programa tem início com o aquecimento, às 9h30, estando a partida marcada para as 10h00. No final, mantém-se uma das tradições da iniciativa, com a distribuição de batata-doce assada pelos participantes.&lt;/p&gt;
+&lt;p&gt;A atividade é organizada pela Junta de Freguesia de Quarteira, em parceria com a Câmara Municipal de Loulé, e integra o Calendário Regional de Marcha e Corrida do Algarve do Instituto Português do Desporto e Juventude (IPDJ). &lt;/p&gt;
+&lt;p&gt;As inscrições são gratuitas, mas obrigatórias, e encontram-se já a decorrer, podendo ser realizadas presencialmente na Junta de Freguesia de Quarteira ou em www.jf-quarteira.pt. &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Praça do Mar, in Quarteira, will once again be the starting point for another edition of the Sweet Potato Walk-Run, which will take place on October 4th.&lt;/p&gt;
+&lt;p&gt;With two routes to choose from, 5 and 10 kilometers, the initiative invites participants of all ages to engage in physical activity and explore different landscapes of the parish, in an experience that combines sport, camaraderie, and tradition.&lt;/p&gt;
+&lt;p&gt;"This initiative is already part of the tradition in our city. Whether you’re a running enthusiast or prefer walking, you’re invited to participate in another great event in our parish, which continues to focus on promoting sport and adopting healthy lifestyles and behaviors," says João Romão, President of the Quarteira Parish Council.&lt;/p&gt;
+&lt;p&gt;The program begins with a warm-up at 9:30 AM, and the race starts at 10:00 AM. At the end, one of the event’s traditions continues: the distribution of roasted sweet potatoes to the participants.&lt;/p&gt;
+&lt;p&gt;Registration is free but mandatory and is already underway. Registration can be done in person at the Quarteira Parish or www.jf-quarteira.pt .&lt;/p&gt;
+&lt;p&gt;The activity is organized by the Parish Council of Quarteira, in partnership with the Loulé City Council, and is part of the Algarve Regional Walking and Running Calendar of the Portuguese Institute of Sport and Youth (IPDJ).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte e Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art and Culture"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte y cultura"}]</t>
+  </si>
+  <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>2024-08-11</t>
   </si>
   <si>
     <t>https://www.mupiesquarteira.loulelocal.pt/files/images/activity/img_6939a8fce13c85.79917419.webp</t>
   </si>
   <si>
     <t>Watch Polishing Service</t>
-  </si>
-[...7 lines deleted...]
-    <t>[{"name":"Arte y cultura"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -437,51 +458,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L3"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -523,68 +544,100 @@
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
       <c r="K2" t="s">
         <v>17</v>
       </c>
       <c r="L2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
         <v>21</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>