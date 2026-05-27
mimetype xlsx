--- v0 (2026-01-25)
+++ v1 (2026-05-27)
@@ -50,51 +50,51 @@
   <si>
     <t>Elevation (m)</t>
   </si>
   <si>
     <t>Coordinates</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>00:05:00</t>
   </si>
   <si>
     <t>Ida</t>
   </si>
   <si>
     <t>Fácil</t>
   </si>
   <si>
-    <t>[[-8.107184774906357915824628435075283050537109375,37.0701193412036218433058820664882659912109375],[-8.105512808461043050556327216327190399169921875,37.0698778300737075142023968510329723358154296875],[-8.10482096027772058732807636260986328125,37.070303349167488704551942646503448486328125],[-8.103019272298041641988675110042095184326171875,37.06849775172025829306221567094326019287109375],[-8.101678816442159813959733583033084869384765625,37.0678997099679605753408395685255527496337890625],[-8.1021400485641379418666474521160125732421875,37.0672096559334676157959620468318462371826171875]]</t>
+    <t>[[-8.107184774906358,37.07011934120362],[-8.105512808461043,37.06987783007371],[-8.10482096027772,37.07030334916749],[-8.103019272298042,37.06849775172026],[-8.10167881644216,37.06789970996796],[-8.102140048564138,37.06720965593347]]</t>
   </si>
   <si>
     <t>Roteiro 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>